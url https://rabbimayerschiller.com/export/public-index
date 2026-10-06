--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Public Material Index" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1485" uniqueCount="1058">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1550" uniqueCount="1105">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>File Location</t>
   </si>
   <si>
     <t>Database</t>
   </si>
   <si>
     <t>Metropolitan Yeshiva League Hockey Rules</t>
   </si>
   <si>
     <t xml:space="preserve">Rabbi Schiller, together with Todd Haller, wrote this book before the 1997 season. It is still in use today. It was based upon many of the then available hockey rule books as various levels of play. 
 </t>
   </si>
   <si>
     <t/>
   </si>
@@ -559,146 +559,182 @@
     <t>Rabbi Schiller's biography of Steven Hill</t>
   </si>
   <si>
     <t>Ami Magazine 8/17/2016</t>
   </si>
   <si>
     <t>/uploads/pdfs/3e8b1c09-8f3a-4590-9bb3-4456a22d31f2_steven_hill.pdf</t>
   </si>
   <si>
     <t>Holocaustism Versus God</t>
   </si>
   <si>
     <t xml:space="preserve">Rabbi Schiller on Holocaustism
 </t>
   </si>
   <si>
     <t>The American Enterprise November/December 1995</t>
   </si>
   <si>
     <t>/uploads/pdfs/ff35c64b-6793-458c-8a2a-c0caaf56a9fa_Volume006_Issue006.pdf</t>
   </si>
   <si>
     <t>In Search of Cons appeal.</t>
   </si>
   <si>
-    <t>Date is provisional. Work is being done to figure out exactly when this Chronicles of Culture was published. This is a review of &lt;em&gt;The (guilty) conscience of a conservative&lt;/em&gt;</t>
-[...2 lines deleted...]
-    <t>Chronicles of culture, Date uncertain,</t>
+    <t xml:space="preserve"> This is a review of &lt;em&gt;The (guilty) conscience of a conservative&lt;/em&gt;. Published in the March/April 1979 issue.</t>
+  </si>
+  <si>
+    <t>Chronicles of culture Vol 3. No 2, March/April 1979 pg. 15-18</t>
   </si>
   <si>
     <t>/uploads/pdfs/3f26337c-1789-4d99-a2e2-6b0c67f67363_chronicles_review.pdf</t>
   </si>
   <si>
     <t>Interview with a Torah U'Mada Educator</t>
   </si>
   <si>
     <t>An interview with Rabbi Schiller from the YU Student Newspaper &lt;/em&gt; hamevaser&lt;/em&gt;</t>
   </si>
   <si>
     <t>Hamevaser, Dec. 1988 Chanukah 5749</t>
   </si>
   <si>
     <t>/uploads/pdfs/7bb93089-13ef-4b3c-a446-4eba92437641_YUL.Hamevaser.1.1988-12.28.02.pdf</t>
   </si>
   <si>
     <t>Judaism, Culture and the Gentile World: A Conversation with Rabbi Mayer Schiller</t>
   </si>
   <si>
     <t xml:space="preserve">An interview with Rabbi Mayer Schiller on the Gentile world, his education of his students, Torah Umadda and similar topics
 Copied from: https://web.archive.org/web/20160304060446/https://www.thejewishreview.org/articles/?id=182
 </t>
   </si>
   <si>
     <t xml:space="preserve">Jewish Review Volume 3 , Issue 5 (April, 1990 | Nisan, 5750) </t>
   </si>
   <si>
     <t>/uploads/pdfs/c7b77518-a52a-4888-8c02-f9a631b3f8c7_interview_jewish_review.pdf</t>
   </si>
   <si>
     <t>Killer Goryl</t>
   </si>
   <si>
     <t xml:space="preserve">The Rabbi reminisces about his youth playing Negamco, a 1950s/60s era statistics-based baseball game.
 </t>
   </si>
   <si>
     <t>Elysian Fields: The Baseball Quarterly Vol 17/ No 4 2000  pp. 68 - 72</t>
   </si>
   <si>
     <t>/uploads/pdfs/d50f8cba-4da4-4d11-81ce-ce2fe4634082_Killer Goryl.pdf</t>
   </si>
   <si>
+    <t>Kirkus Review of The Guilty Conscience of (a) Conservative</t>
+  </si>
+  <si>
+    <t>Kirkus Review of The Guilty Conscience of (a) Conservative. Rabbi Schiller thinks they didn't even read the book.</t>
+  </si>
+  <si>
+    <t>Kirkus Reviews, Vol. XLVI Part II of Three Sections No.7</t>
+  </si>
+  <si>
+    <t>/uploads/pdfs/b114754b-2cc4-47e0-af05-29174edef3a4_Kirkus Reviews.pdf</t>
+  </si>
+  <si>
     <t>Kuntres Chanukas Habayis</t>
   </si>
   <si>
     <t xml:space="preserve">Kuntres on the rededication of the Rachmastrivka Beis Medrash. Contains English and Yiddish versions
 </t>
   </si>
   <si>
     <t>/uploads/pdfs/e69ce0d2-dc18-4a8e-9512-bf3e309331f1_kuntres_chanukas_habayis_0001.pdf</t>
   </si>
   <si>
     <t>Leaders and Their Generations</t>
   </si>
   <si>
     <t>Dvar Torah on Parshas Ki Tavo</t>
   </si>
   <si>
     <t>Shema Koleinu Vol 25 Issue #1</t>
   </si>
   <si>
     <t>/uploads/pdfs/cef044ec-257e-4faf-8b19-77619cc97aeb_969361.pdf</t>
   </si>
   <si>
     <t>Letter from Rabbi Bechofer to Rabbi Schiller about Torah Umadda and the Jewish Observer Critique</t>
   </si>
   <si>
     <t xml:space="preserve">Rabbi Bechofer's letter on sports and Torah Umadda
 </t>
   </si>
   <si>
     <t>The Torah U-Madda Journal, Vol. 7 (1997), pp. 198-199</t>
   </si>
   <si>
     <t>/uploads/pdfs/eeae7b15-f8bb-4c5b-9777-cf2dc5df6c86_bechofer_letter_sports_tum.pdf</t>
   </si>
   <si>
     <t>Letter in First Things</t>
   </si>
   <si>
     <t>Rabbi Schiller letter in First Things on the Article Rabbi Weinberg's agony readable at: https://firstthings.com/rabbi-weinbergs-agony/?keepThis=true&amp;TB_iframe=true&amp;height=500&amp;width=700
 See: https://firstthings.com/violence-and-the-defense-of-life/</t>
   </si>
   <si>
     <t>November/December 2001 First Things</t>
   </si>
   <si>
     <t>/uploads/pdfs/ced23e40-3034-4011-af0a-47f867a3069d_b3477b04-681d-48ed-b473-ca122371c3c1_first_things_letter_0001.pdf</t>
   </si>
   <si>
+    <t>Letter in Oyris from 2016</t>
+  </si>
+  <si>
+    <t>Oyris is the Skver Magazine.</t>
+  </si>
+  <si>
+    <t>אורות חשון תשע"ז</t>
+  </si>
+  <si>
+    <t>/uploads/pdfs/43e91570-ff20-4358-a442-fa457b4cb24c_oros_chesvan_5777_0001.pdf</t>
+  </si>
+  <si>
+    <t>Letter to the Editor 2021</t>
+  </si>
+  <si>
+    <t>Oyris is the Skver Magazine</t>
+  </si>
+  <si>
+    <t>אורות שמות-וארא תשפ"א</t>
+  </si>
+  <si>
+    <t>/uploads/pdfs/eb1dde3a-7c84-4d06-a229-17a9979b74f2_oros_shemos_vaera_5781_0001.pdf</t>
+  </si>
+  <si>
     <t>Letting him in</t>
   </si>
   <si>
     <t>A review of The Road Back</t>
   </si>
   <si>
     <t xml:space="preserve">Fleischman, Miriam.  The Jerusalem Post (1950-); Jerusalem, Israel. 19 Mar 1982: A14.   </t>
   </si>
   <si>
     <t>/uploads/pdfs/2d2b16f0-8970-4b06-80b5-ea67308b95b5_letting_him_in.pdf</t>
   </si>
   <si>
     <t>Mazel-Tov Cocktail (A.K.A Jew-Core)</t>
   </si>
   <si>
     <t xml:space="preserve">Rabbi Schiller interview on Punk Rock
 </t>
   </si>
   <si>
     <t>Mazel Tov Cocktail pp. 24-28</t>
   </si>
   <si>
     <t>/uploads/pdfs/a22236a9-5f8d-45f1-9a8d-1ddbdf6a1bac_1731605447999-schiller_punk.pdf</t>
   </si>
   <si>
@@ -917,50 +953,62 @@
     <t>/uploads/pdfs/fcaeb061-b437-4280-9dba-4cf2317a5344_1731546618573-Reflections-on-the-Six.pdf</t>
   </si>
   <si>
     <t>Reforming Conservatism</t>
   </si>
   <si>
     <t>A book review of The Guilty Conscience of a Conservative in Modern Age.</t>
   </si>
   <si>
     <t>Modern age vol. 23 1979 pg. 331 -333</t>
   </si>
   <si>
     <t>/uploads/pdfs/d70e578e-2c25-499b-bcd0-28df19bfaffb_modern_age_review.pdf</t>
   </si>
   <si>
     <t>Religious Conservatives, Up Close, III</t>
   </si>
   <si>
     <t xml:space="preserve">Biographies of Religious Conservatives including the good Rabbi
 </t>
   </si>
   <si>
     <t>/uploads/pdfs/e8f5ec26-1b2d-4543-9009-1ddb93a53de4_Volume006_Issue006.pdf</t>
   </si>
   <si>
+    <t>Review of the Faithful Tribe and Rabbi Schiller's visit to Belfast</t>
+  </si>
+  <si>
+    <t>Ulster Nation's description of Rabbi Schiller's visit</t>
+  </si>
+  <si>
+    <t>Ulster Nation vol. 2 issue 28 autumn/winter 2000</t>
+  </si>
+  <si>
+    <t>/uploads/pdfs/c037a381-3adf-4556-870e-2f374c9cd254_ulster_nation_0001.pdf</t>
+  </si>
+  <si>
     <t>Road Back review by the Jewish Observer</t>
   </si>
   <si>
     <t>There's a review of The Road Back on pg. 44</t>
   </si>
   <si>
     <t>The Jewish Observer, Volume XIV, Number 9</t>
   </si>
   <si>
     <t>/uploads/pdfs/88f9a89b-aad1-4c3d-8340-d40accd25adc_schiller_agudah_review.pdf</t>
   </si>
   <si>
     <t>Should the Menorah Go Back Outside</t>
   </si>
   <si>
     <t>Dvar Torah on the Menorah</t>
   </si>
   <si>
     <t>Shema Koleinu: Chanukah 5781</t>
   </si>
   <si>
     <t>/uploads/pdfs/bf0844b3-02fc-4bfb-bd47-d6035b2a9d68_980892.pdf</t>
   </si>
   <si>
     <t>Soul on ice</t>
@@ -1018,50 +1066,62 @@
   </si>
   <si>
     <t xml:space="preserve">A article on Rabbi Samson Raphael Hirsch and Humanism
 </t>
   </si>
   <si>
     <t>"The Forgotten Humanism of Rabbi Samson Raphael Hirsch" Jewish Action (Summer 5759/1981) pp. 21–26. Vol.49, No. 3</t>
   </si>
   <si>
     <t>/uploads/pdfs/727951ea-a322-46bb-b3f3-83a83a75d628_Jewish Action_ Schiller_The Forgotten Humanism of Rabbi Samson Raphael Hirsch.pdf</t>
   </si>
   <si>
     <t>The French New Right, Sixteen Ounce Gloves, and The Wire: An Exclusive Sit-down with Rabbi Schiller</t>
   </si>
   <si>
     <t xml:space="preserve">An interview with Rabbi Schiller
 </t>
   </si>
   <si>
     <t>The Academy News November 2007</t>
   </si>
   <si>
     <t>/uploads/pdfs/77e41e64-486b-4790-b7f6-301c45b6a68d_french_new_right.pdf</t>
   </si>
   <si>
+    <t>The Hirschian View</t>
+  </si>
+  <si>
+    <t>A letter to the editor in Mishpacha on Rav Hirsch</t>
+  </si>
+  <si>
+    <t>Mishpacha issue 215, July 2 2008</t>
+  </si>
+  <si>
+    <t>/uploads/pdfs/6f52af9f-32d9-4336-b723-f97799540d2c_mishpacha_issue_215_0001.pdf</t>
+  </si>
+  <si>
     <t>The Maccabees for Today</t>
   </si>
   <si>
     <t>Rabbi Schiller's reflections on the meaning of the heroic struggle of the Maccabees</t>
   </si>
   <si>
     <t>Viewpoint</t>
   </si>
   <si>
     <t>/uploads/pdfs/2af2d59d-2e83-4eb0-b333-911c4fc6c53c_maccabees_for_today.pdf</t>
   </si>
   <si>
     <t>The New Judaism?</t>
   </si>
   <si>
     <t>Rabbi Schiller's discussion of how the Jews are to relate to the non-Jewish world</t>
   </si>
   <si>
     <t>Mayer Schiller, "The New Judaism?" Issues of the American Council for Judaism, Summer 1998</t>
   </si>
   <si>
     <t>/uploads/pdfs/c14056b5-2b35-4db0-b923-20c8e15c1b67_american_council_judaism_schiller.pdf</t>
   </si>
   <si>
     <t>The Obligation of Married Women to Cover their Hair</t>
@@ -1140,50 +1200,62 @@
     <t>/uploads/pdfs/9e4b50a0-14f4-405a-91e5-5ebd83c03094_jewish_observer_critique.pdf</t>
   </si>
   <si>
     <t>Tory Populism</t>
   </si>
   <si>
     <t>Review of The Guilty Conscience of a Conservative in the National Review</t>
   </si>
   <si>
     <t>National Review, 9/1/1978 pg. 1093</t>
   </si>
   <si>
     <t>/uploads/pdfs/8b287381-786f-438c-9605-17d723d2f97c_national_review_guilty_conscience.pdf</t>
   </si>
   <si>
     <t>Video Arcades Fighting for Survival In Overcrowded, Battered Industry</t>
   </si>
   <si>
     <t>A report in the Wall Street Journal about arcades featuring Rabbi Schiller.</t>
   </si>
   <si>
     <t>Wall Street Journal, June 23rd 1983, pg. 33</t>
   </si>
   <si>
     <t>/uploads/pdfs/5b406883-4769-436e-955f-475f6ce1af72_arcades.pdf</t>
+  </si>
+  <si>
+    <t>Vouloir - Selected articles by Rabbi Schiller in French</t>
+  </si>
+  <si>
+    <t>Selected Articles republished in French translation in the New Right Magazine Vouloir.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vouloir issues 76,77,78,79 Summer 1991 (Quarterly issue) </t>
+  </si>
+  <si>
+    <t>/uploads/pdfs/4f6331d2-d968-4ac8-b7e0-fc82a5b4a0b6_vouloir_0001.pdf</t>
   </si>
   <si>
     <t>We Shall Not Look Upon His Like Again: Reb Meir Yida Wosner, His Life and Teachings</t>
   </si>
   <si>
     <t xml:space="preserve">Rabbi Schiller's biography of Reb Meir Yida Wosner
 </t>
   </si>
   <si>
     <t>A booklet</t>
   </si>
   <si>
     <t>/uploads/pdfs/1861beff-e96a-4bce-9feb-d51d6fdfa4c6_reb_meir_yida_wosner_0001.pdf</t>
   </si>
   <si>
     <t>We are Not Alone in the World</t>
   </si>
   <si>
     <t xml:space="preserve">Thoughts on relating to the Gentile World
 </t>
   </si>
   <si>
     <t>Tikkun Vol. 11 No.2</t>
   </si>
   <si>
@@ -1926,129 +1998,160 @@
   <si>
     <t>/uploads/podcasts/7d833b69-12fb-456d-a1bc-d0cd2c5c47bc_Chaviv Adam-The Creator's Endowment-Defining the Equality of Mankind.mp3</t>
   </si>
   <si>
     <t>Chicago Radio Interview</t>
   </si>
   <si>
     <t>First known recording of Mayer Schiller and first recorded interview</t>
   </si>
   <si>
     <t>Cassette</t>
   </si>
   <si>
     <t>/uploads/podcasts/274c2f64-a315-42bb-a2dd-e7a94b6e9c23_schiller_interview_chicago_radio_feb_21_1982.wav</t>
   </si>
   <si>
     <t>Cocoon of Kedusha in Rockland County- The Skverer Kollel-Plus a Bit of Beale Street-A Hint of Hollywood and a Scent of the Smokies</t>
   </si>
   <si>
     <t>On the Skverer Kollel</t>
   </si>
   <si>
     <t>/uploads/podcasts/052a3b7d-f035-4758-a361-67f868436539_kedusha_rockland_skverer_kollel.mp3</t>
   </si>
   <si>
+    <t>Collateral Damage-Regents Regression-and the Nekudas HaBechirah</t>
+  </si>
+  <si>
+    <t>Discussion about the elimination of the Regents.</t>
+  </si>
+  <si>
+    <t>/uploads/podcasts/d9e23dec-64ff-4a0e-ae8a-5aba4756973d_Collateral Damage-Regents Regression-and the Nekudas HaBechirah.mp3</t>
+  </si>
+  <si>
     <t>Crossing the Red Line Into Cancellation-The Bais HaVaad-Rav Kook- Prof. Shaul Lieberman-Rav Yosef Blau</t>
   </si>
   <si>
     <t>Discussing the history of cancellations, spurred by the recent cancelation of Rav Yosef Blau</t>
   </si>
   <si>
     <t>/uploads/podcasts/b3d09f90-2026-4d2a-9aa2-3e0491b0f6bf_Crossing the Red Line Into Cancellation-The Bais HaVaad-Rav Kook- Prof. Shaul Lieberman-Rav Yosef Blau.mp3</t>
   </si>
   <si>
     <t>Devotion's Last Full Measure-Palestinian Resistance and Suffering-Israeli Responsibility and Purpose</t>
   </si>
   <si>
     <t>Discussion on Israel-Palestine response</t>
   </si>
   <si>
     <t>/uploads/podcasts/a7714282-1342-42ea-a109-3a1a6c2b9254_palestinian_resistance_israeli_responsibility.mp3</t>
   </si>
   <si>
     <t>Dor Shekulo Chayiv?-Protests or Riots?-Presidents or Robber Barons?</t>
   </si>
   <si>
     <t>More about Israel and politics and chinuch</t>
   </si>
   <si>
     <t>/uploads/podcasts/93e0b913-f808-484a-b4a8-b9769f61dfe6_1768758715606.mp3</t>
   </si>
   <si>
     <t>Dr. Yechiel Reit discusses his book Applied Monotheism-The Charedi Response to Modernity</t>
   </si>
   <si>
     <t>Applied Monotheism-The Charedi Response to Modernity</t>
   </si>
   <si>
     <t>/uploads/podcasts/ab79a6b1-f934-489d-a8f0-8294b85b3bc9_applied_monotheism.mp3</t>
   </si>
   <si>
     <t>Eilu ViEilu Divrei Elokim Chayim-From Halacha LiMaaaseh to Hashkafas Ikarim</t>
   </si>
   <si>
     <t>A discussion on Eilu V'Eilu</t>
   </si>
   <si>
     <t>/uploads/podcasts/0f3bbfa9-1537-433f-8a12-3f88ce95fd9b_eilu_veilu.mp3</t>
   </si>
   <si>
+    <t>Elimination of the Regents - Boon for Yiddishkeit or Elimination of all Standards</t>
+  </si>
+  <si>
+    <t>Season 1 Episode 1.
+New York state is moving ahead with eliminating the Regents requirement for high school diplomas. This episode discusses what effect it'll have on the Yeshiva world.</t>
+  </si>
+  <si>
+    <t>דברי חכמים - Words of the Wise</t>
+  </si>
+  <si>
+    <t>/uploads/podcasts/b468c404-f09e-4d35-8ce1-7855f4b4461d_first_episode_nigun_simcha.mp3</t>
+  </si>
+  <si>
     <t>Expanding the Windows and Sealing the Cracks from the Inside-Eitzos how to stop the Slide of Bochrim Off the Derech</t>
   </si>
   <si>
     <t>Rabbi Schiller on solving the off the Derech crisis</t>
   </si>
   <si>
     <t>/uploads/podcasts/0e9b5a5a-96a2-42e2-a778-105a50e7255d_stopping_slide_off_derech.mp3</t>
   </si>
   <si>
     <t>Fertile Grounds for Debate-J.D. Vance's Parenthood Positions Torah Parallels</t>
   </si>
   <si>
     <t>Discussion about Torah parallels to J.D Vance's views on parenthood</t>
   </si>
   <si>
     <t>/uploads/podcasts/b81622c2-e2df-4268-b713-8a8159d5304a_jd_vance_parenthood.mp3</t>
   </si>
   <si>
     <t>For Your Tisha B'Av Listening-Reflecting on Vanished Kehilos-Ukraine-Germany-Provence-American Heartland</t>
   </si>
   <si>
     <t>A reflection on Vanished Kehilos of Yore: Tisha B'av listening</t>
   </si>
   <si>
     <t>/uploads/podcasts/bfb41722-fe89-4cb5-9378-e4393c713320_vanished_kehilos.mp3</t>
   </si>
   <si>
     <t>From "Saf" to "Tough"-Natan Slifkin's Critique of Contemporary Charedi Judaism</t>
   </si>
   <si>
     <t>Discussion about Natan Slifkin's critique of Chareidut</t>
   </si>
   <si>
     <t>/uploads/podcasts/f2ee70cb-ca84-463c-9a15-0dbc07650f35_on_slifkin.mp3</t>
+  </si>
+  <si>
+    <t>From 26 to 3-A Week of Yartzheits-The Satmar Rav-The Netziv-Rav Kook Ztvk"l</t>
+  </si>
+  <si>
+    <t>An episode on the Satmar Rov's speech about Mamdani and how one shouldn't criticize him in August 2026</t>
+  </si>
+  <si>
+    <t>/uploads/podcasts/66db7c0c-de78-4a2e-8efa-afcff1a04abd_From 26 to 3-A Week of Yartzheits-The Satmar Rav-The Netziv-Rav Kook Ztvk_l.mp3</t>
   </si>
   <si>
     <t>From Oppression, Cold, and Darkness ,the Light of Creativity Emerges</t>
   </si>
   <si>
     <t>A discussion about Rav Mendel of Vizhnitz, his tail doctrine and all related matters.</t>
   </si>
   <si>
     <t xml:space="preserve">מאיר עיני חכמים-Shmoozing with Rav Schiller	</t>
   </si>
   <si>
     <t>/uploads/podcasts/fc2d23b3-aad2-4988-ad75-524e00d30311_From Oppression, Cold, and Darkness ,the Light of Creativity Emerges.mp3</t>
   </si>
   <si>
     <t>Gorgeous Gemara-Wrestling With the Entrenched Yeshiva System</t>
   </si>
   <si>
     <t>Analysis of the Yeshiva System. A response to this epistle https://daastorah.substack.com/p/guest-post-why-do-the-wives-know</t>
   </si>
   <si>
     <t>/uploads/podcasts/850adb5d-2b41-4f5f-9a09-0c5e4bf72df0_gorgeous_gemara.mp3</t>
   </si>
   <si>
     <t>Great Disputes in Jewish History: Maimonides, Hasidism, Zionism &amp; Women’s Roles - Rabbi Mayer Schiller</t>
   </si>
@@ -2222,50 +2325,59 @@
     <t>Mourning the Last Real Rav Ha'Ir-Elizabeth's Rav Elazar Mayer Teitz Zatzal</t>
   </si>
   <si>
     <t>Mourning the late Rav Elazar Mayer Teitz</t>
   </si>
   <si>
     <t>/uploads/podcasts/f54c9b9f-a0cd-4dfd-9461-83c3461d1636_rav_teitz.mp3</t>
   </si>
   <si>
     <t>Net Gains-Jewish Involvement In Institutionalized Basketball-A Three Point Swish</t>
   </si>
   <si>
     <t>Discussion about Basketball</t>
   </si>
   <si>
     <t>/uploads/podcasts/b2d42df2-df21-427f-9a2c-b6d22c461a46_net_gains.mp3</t>
   </si>
   <si>
     <t>Neturei Karta-Looking Past the Shouts and Slogans</t>
   </si>
   <si>
     <t>Analysis of the Neturei Karta</t>
   </si>
   <si>
     <t>/uploads/podcasts/e7541417-ba56-44ac-9678-b7aaae01c770_kavod_zeh_bizeh.mp3</t>
+  </si>
+  <si>
+    <t>No "Strings Attached!"-The Insistence on Traditional Selichos</t>
+  </si>
+  <si>
+    <t>A discussion on musical and similar selichos</t>
+  </si>
+  <si>
+    <t>/uploads/podcasts/7d03a0f6-2a07-436c-82ff-92720c897b1c_No _Strings Attached!_-The Insistence on Traditional Selichos.mp3</t>
   </si>
   <si>
     <t>Of Bein HaZmanim and of Rabbi Sorotzkin, a Podcast with Rabbi Mayer Schiller and Rabbi Ben Waxman</t>
   </si>
   <si>
     <t>On statements by Rabbi Sorotzkin on the draft&lt;br&gt;&lt;br&gt;
 Video version:&lt;br&gt;&lt;br&gt;
 &lt;video controls&gt;
   &lt;source src="/uploads/podcasts/53952b75-339d-456f-ad53-469391df5dd4_YTDown.com_YouTube_Of-Bein-HaZmanim-and-of-Rabbi-Sorotzkin-_Media_3d2l7B68zCE_001_720p.mp4" type="video/mp4"&gt;
   Your browser does not support the video tag.
 &lt;/video&gt;</t>
   </si>
   <si>
     <t>/uploads/podcasts/53952b75-339d-456f-ad53-469391df5dd4_YTDown.com_YouTube_Of-Bein-HaZmanim-and-of-Rabbi-Sorotzkin-_Media_3d2l7B68zCE_001_720p.mp4</t>
   </si>
   <si>
     <t>On Principle -117-Everything Behind the Shulchan-Rav Berel Wein Z"l-Lover of God, Torah ,and the Entirety Of Judaism-with Rabbi Doctor Zev Eleff</t>
   </si>
   <si>
     <t>Podcast l'ilui nishmas Rav Berel Wein Z"l</t>
   </si>
   <si>
     <t>Yeshiva of Newark</t>
   </si>
   <si>
@@ -2378,50 +2490,59 @@
     <t>Rischa D'Araisa-Response-Pained and Determined-Ichud Kehillos Rockland Against Skver Leadership</t>
   </si>
   <si>
     <t>Response to the episode on the Skver Mile by Ichud Kehilos Rockland</t>
   </si>
   <si>
     <t>/uploads/podcasts/59e8c1ac-c6a9-459b-92b8-d317fcc5a4a4_rischa_daraisa_pained_and_determined_kehilos_rockland_response.mp3</t>
   </si>
   <si>
     <t>Rischa D'Araisa-Summer Special-2- Toxic Landscapes-Ideology ,Antipathy, and Betrayal-The Israeli Electoral System</t>
   </si>
   <si>
     <t>Another summer episodes of Rabbis Waxman, Schiller and Bechofer on Israeli politics.</t>
   </si>
   <si>
     <t>/uploads/podcasts/f548152a-16a3-4c4e-b7e2-a126a91586f3_1786633524312.mp3</t>
   </si>
   <si>
     <t>Rosh HaMidabrim-Rav Berel Wein Z'l-Voice of Sechel, Kavod, and Achdus Yisroel</t>
   </si>
   <si>
     <t>An episode l'ilui nishmas Rav Berel Wein</t>
   </si>
   <si>
     <t>/uploads/podcasts/4cfc23fe-7be4-4b8b-86fb-ca75342705ac_Rosh HaMidabrim-Rav Berel Wein Z'l-Voice of Sechel, Kavod, and Achdus Yisroel.mp3</t>
+  </si>
+  <si>
+    <t>Schiller on Schiller: Rabbi Schiller reviews the lives of Rabbi (Nota) Schiller and Rabbi Ronnie Greenwald</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;Rabbi Schiller discusses two recent biographies:&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;&lt;em&gt;The Extraordinary Life of Rabbi Ronnie Greenwald&lt;/em&gt; by Suri Cohen&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;em&gt;Visionary: Rabbi Nota Schiller: The Incredible Story of the Leader of Yeshivas Ohr Sameyach&lt;/em&gt; by Rabbi Nachman Seltzer&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>/uploads/podcasts/a11700a7-94c1-4c03-8584-518532a917fd_second_divrei_chachamim_remove_didan.mp3</t>
   </si>
   <si>
     <t>Shaking up the Old Order-Pesach through Pictures-Learning with Multiple Intelligences</t>
   </si>
   <si>
     <t>Learning on Pesach</t>
   </si>
   <si>
     <t>/uploads/podcasts/e986d01f-86b3-4da5-b991-c32c140fc3d0_pesach_learning_multiple_senses.mp3</t>
   </si>
   <si>
     <t>Sheva Brochos Standoff-Ahavah and Achvah Vs Dykanus and Ameilus-Rav Izak Scher and The Chazon Ish</t>
   </si>
   <si>
     <t>On Rav Izak Scher and the Chazon ish</t>
   </si>
   <si>
     <t>/uploads/podcasts/2f56f7c2-7bd7-4f22-a7c6-5cb5e825df86_sheva_brachos_standoff.mp3</t>
   </si>
   <si>
     <t>Shiur 157: One Thousand Dollar Sandwich – Is it Kosher? | Secular Subjects in Yeshivos</t>
   </si>
   <si>
     <t xml:space="preserve">One Thousand Dollar Sandwich – Is it Kosher?
 Secular Subjects in Yeshivos
@@ -2787,50 +2908,59 @@
   <si>
     <t>Discussion on the death of and mourning for Charlie Kirk and what Mamdani means for the Jews of New York and schools having mandatory voter registration</t>
   </si>
   <si>
     <t>/uploads/podcasts/6b5f1c95-7c08-4ba1-bf4e-98388239f1a9_1758195238764.mp3</t>
   </si>
   <si>
     <t>ילדי הענק ראינו-Accounting for the Gift that Was Willie Mays</t>
   </si>
   <si>
     <t>Podcast about Wille Mays</t>
   </si>
   <si>
     <t>/uploads/podcasts/8967e88d-2a4a-46f1-a10e-a908769ccec4_sons_giants_we_saw.mp3</t>
   </si>
   <si>
     <t>כי ישאלך-Responding to Feedback-Five Minute Answers to Six of Your Questions</t>
   </si>
   <si>
     <t>Answering Questions</t>
   </si>
   <si>
     <t>/uploads/podcasts/ea5cd79a-df39-44ae-902b-b74677103ef0_respond_feedback.mp3</t>
   </si>
   <si>
+    <t>להיזכר מעשים רבים והמון בריות לאין תכלית-Does the 25th anniversary of 9/11 figure into our Rosh HaShanah Zichron Teruah?</t>
+  </si>
+  <si>
+    <t>The 25th anniversary of 9/11 and how that factors into our Rosh Hashana.</t>
+  </si>
+  <si>
+    <t>/uploads/podcasts/38ba9266-5414-4c68-965c-75caf312c83a_להיזכר מעשים רבים והמון בריות לאין תכלית-Does the 25th anniversary of 9_11 figure into our Rosh HaShanah Zichron Teruah_.mp3</t>
+  </si>
+  <si>
     <t>נהמת הגאון-A Talmudic Reading of the Transcript of Rav Dov Landau Shlita against the Medinah</t>
   </si>
   <si>
     <t>Rabbi Dov Landau vs the Tzionistishe Medinah</t>
   </si>
   <si>
     <t>/uploads/podcasts/6273738c-d3f8-44da-9623-917ad19f14bb_dov_landau_medinah.mp3</t>
   </si>
   <si>
     <t>רישא דלא אתידע-Why is Chabad Chasidus marginalized by both the Yeshivish and Chasidish Veldt?</t>
   </si>
   <si>
     <t xml:space="preserve">Why Chabad is so marginalized and discriminated against by other Charedim
 </t>
   </si>
   <si>
     <t>/uploads/podcasts/e413a19b-1c33-4030-992a-9b6ca3d556db_chabad_chasidus.mp3</t>
   </si>
   <si>
     <t>שְׂאוּ־מָר֨וֹם עֵינֵיכֶ֤ם-Klal Yisroel as Guardians of the Environment</t>
   </si>
   <si>
     <t>Discussion on Torah environmentalism</t>
   </si>
   <si>
@@ -3156,50 +3286,65 @@
   </si>
   <si>
     <t>Tribute to Rabbi Matis Greenblatt by Rabbi Mayer Schiller</t>
   </si>
   <si>
     <t xml:space="preserve">Rabbi Mayer Schiller discusses his friendship with Rabbi Matis Greenblatt and the wide-ranging  interests they shared.
 </t>
   </si>
   <si>
     <t>Tribute to Rabbi Matis Greenblatt https://www.youtube.com/watch?v=kElnKD6JJCc&amp;t=200s</t>
   </si>
   <si>
     <t>/uploads/videos/d6620f19-7ab5-4784-bc4f-8d54d6a434c2_matis_greenblatt.webm</t>
   </si>
   <si>
     <t>Tucker Carlson, Chabad and the Iran war</t>
   </si>
   <si>
     <t>Tucker Carlson talking about Chabad. Responded to by Rabbi Schiller &lt;a href="https://rabbimayerschiller.com/emails/6"&gt;here&lt;/a&gt;.</t>
   </si>
   <si>
     <t>https://x.com/joelmowbray/status/2029421363015086469</t>
   </si>
   <si>
     <t>/uploads/videos/e76d5330-ceed-4179-aaa8-bfed0a517a5e_ssstwitter.com_1772825051154.mp4</t>
+  </si>
+  <si>
+    <t>החילוק בין דורות הראשונים לדורינו (יידיש)</t>
+  </si>
+  <si>
+    <t>ע"י מוה"ר מאיר שילער שליט"א &lt;br&gt;
+הקלטת אמירא דכותא &lt;br&gt;
+יום ג' לפרשת קרח&lt;br&gt;
+במנוחת שלום שנת תשס"ז</t>
+  </si>
+  <si>
+    <t>DVD</t>
+  </si>
+  <si>
+    <t>/uploads/videos/0f81b2ca-24ff-499f-b59a-efaad0c97d90_schiller_dvd_audio_yiddish.mkv</t>
   </si>
   <si>
     <t>Ad for The (Guilty) Conscience of a Conservative</t>
   </si>
   <si>
     <t>An ad for the Guilty Conscience of a Conservative from &lt;em&gt;Human Events&lt;/em&gt;</t>
   </si>
   <si>
     <t>Human Events; Washington, D.C. Vol. 38, Iss. 20,  (May 20, 1978).</t>
   </si>
   <si>
     <t>/uploads/images/90bcb4f6-42e0-4046-baff-d9ae77b49c3e_guilty_conscience_ad.png</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>Ad for the Road Back</t>
   </si>
   <si>
     <t>An ad for the Road Back in the Jewish press</t>
   </si>
   <si>
     <t>The Jewish Press, March 20th, 1981, pg.44a</t>
   </si>
@@ -3369,51 +3514,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E297"/>
+  <dimension ref="A1:E310"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="144.74609375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="255.0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="140.48828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="198.33203125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="13.75390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="0">
         <v>3</v>
       </c>
@@ -4223,68 +4368,68 @@
     <row r="49">
       <c r="A49" t="s" s="0">
         <v>191</v>
       </c>
       <c r="B49" t="s" s="0">
         <v>192</v>
       </c>
       <c r="C49" t="s" s="0">
         <v>193</v>
       </c>
       <c r="D49" t="s" s="0">
         <v>194</v>
       </c>
       <c r="E49" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="0">
         <v>195</v>
       </c>
       <c r="B50" t="s" s="0">
         <v>196</v>
       </c>
       <c r="C50" t="s" s="0">
-        <v>24</v>
+        <v>197</v>
       </c>
       <c r="D50" t="s" s="0">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E50" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="0">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B51" t="s" s="0">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C51" t="s" s="0">
-        <v>200</v>
+        <v>24</v>
       </c>
       <c r="D51" t="s" s="0">
         <v>201</v>
       </c>
       <c r="E51" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="0">
         <v>202</v>
       </c>
       <c r="B52" t="s" s="0">
         <v>203</v>
       </c>
       <c r="C52" t="s" s="0">
         <v>204</v>
       </c>
       <c r="D52" t="s" s="0">
         <v>205</v>
       </c>
       <c r="E52" t="s" s="0">
         <v>26</v>
       </c>
     </row>
@@ -4631,102 +4776,102 @@
     <row r="73">
       <c r="A73" t="s" s="0">
         <v>286</v>
       </c>
       <c r="B73" t="s" s="0">
         <v>287</v>
       </c>
       <c r="C73" t="s" s="0">
         <v>288</v>
       </c>
       <c r="D73" t="s" s="0">
         <v>289</v>
       </c>
       <c r="E73" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="0">
         <v>290</v>
       </c>
       <c r="B74" t="s" s="0">
         <v>291</v>
       </c>
       <c r="C74" t="s" s="0">
-        <v>177</v>
+        <v>292</v>
       </c>
       <c r="D74" t="s" s="0">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E74" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="0">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B75" t="s" s="0">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C75" t="s" s="0">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D75" t="s" s="0">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E75" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="0">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B76" t="s" s="0">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C76" t="s" s="0">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D76" t="s" s="0">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E76" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="0">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B77" t="s" s="0">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C77" t="s" s="0">
-        <v>303</v>
+        <v>177</v>
       </c>
       <c r="D77" t="s" s="0">
         <v>304</v>
       </c>
       <c r="E77" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="0">
         <v>305</v>
       </c>
       <c r="B78" t="s" s="0">
         <v>306</v>
       </c>
       <c r="C78" t="s" s="0">
         <v>307</v>
       </c>
       <c r="D78" t="s" s="0">
         <v>308</v>
       </c>
       <c r="E78" t="s" s="0">
         <v>26</v>
       </c>
     </row>
@@ -5062,3411 +5207,3632 @@
       </c>
       <c r="C98" t="s" s="0">
         <v>387</v>
       </c>
       <c r="D98" t="s" s="0">
         <v>388</v>
       </c>
       <c r="E98" t="s" s="0">
         <v>26</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="0">
         <v>389</v>
       </c>
       <c r="B99" t="s" s="0">
         <v>390</v>
       </c>
       <c r="C99" t="s" s="0">
         <v>391</v>
       </c>
       <c r="D99" t="s" s="0">
         <v>392</v>
       </c>
       <c r="E99" t="s" s="0">
-        <v>393</v>
+        <v>26</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="0">
+        <v>393</v>
+      </c>
+      <c r="B100" t="s" s="0">
         <v>394</v>
       </c>
-      <c r="B100" t="s" s="0">
+      <c r="C100" t="s" s="0">
         <v>395</v>
       </c>
-      <c r="C100" t="s" s="0">
+      <c r="D100" t="s" s="0">
         <v>396</v>
       </c>
-      <c r="D100" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E100" t="s" s="0">
-        <v>393</v>
+        <v>26</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="0">
+        <v>397</v>
+      </c>
+      <c r="B101" t="s" s="0">
         <v>398</v>
       </c>
-      <c r="B101" t="s" s="0">
+      <c r="C101" t="s" s="0">
         <v>399</v>
       </c>
-      <c r="C101" t="s" s="0">
+      <c r="D101" t="s" s="0">
         <v>400</v>
       </c>
-      <c r="D101" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E101" t="s" s="0">
-        <v>393</v>
+        <v>26</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="0">
+        <v>401</v>
+      </c>
+      <c r="B102" t="s" s="0">
         <v>402</v>
       </c>
-      <c r="B102" t="s" s="0">
+      <c r="C102" t="s" s="0">
         <v>403</v>
       </c>
-      <c r="C102" t="s" s="0">
+      <c r="D102" t="s" s="0">
         <v>404</v>
       </c>
-      <c r="D102" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E102" t="s" s="0">
-        <v>393</v>
+        <v>26</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="0">
+        <v>405</v>
+      </c>
+      <c r="B103" t="s" s="0">
         <v>406</v>
       </c>
-      <c r="B103" t="s" s="0">
+      <c r="C103" t="s" s="0">
         <v>407</v>
       </c>
-      <c r="C103" t="s" s="0">
+      <c r="D103" t="s" s="0">
         <v>408</v>
       </c>
-      <c r="D103" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E103" t="s" s="0">
-        <v>393</v>
+        <v>26</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="0">
+        <v>409</v>
+      </c>
+      <c r="B104" t="s" s="0">
         <v>410</v>
       </c>
-      <c r="B104" t="s" s="0">
+      <c r="C104" t="s" s="0">
         <v>411</v>
       </c>
-      <c r="C104" t="s" s="0">
+      <c r="D104" t="s" s="0">
         <v>412</v>
       </c>
-      <c r="D104" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E104" t="s" s="0">
-        <v>393</v>
+        <v>26</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="0">
+        <v>413</v>
+      </c>
+      <c r="B105" t="s" s="0">
         <v>414</v>
       </c>
-      <c r="B105" t="s" s="0">
+      <c r="C105" t="s" s="0">
         <v>415</v>
       </c>
-      <c r="C105" t="s" s="0">
+      <c r="D105" t="s" s="0">
         <v>416</v>
       </c>
-      <c r="D105" t="s" s="0">
+      <c r="E105" t="s" s="0">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="0">
         <v>418</v>
       </c>
       <c r="B106" t="s" s="0">
         <v>419</v>
       </c>
       <c r="C106" t="s" s="0">
         <v>420</v>
       </c>
       <c r="D106" t="s" s="0">
         <v>421</v>
       </c>
       <c r="E106" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="0">
         <v>422</v>
       </c>
       <c r="B107" t="s" s="0">
         <v>423</v>
       </c>
       <c r="C107" t="s" s="0">
         <v>424</v>
       </c>
       <c r="D107" t="s" s="0">
         <v>425</v>
       </c>
       <c r="E107" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="0">
         <v>426</v>
       </c>
       <c r="B108" t="s" s="0">
         <v>427</v>
       </c>
       <c r="C108" t="s" s="0">
         <v>428</v>
       </c>
       <c r="D108" t="s" s="0">
         <v>429</v>
       </c>
       <c r="E108" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="0">
         <v>430</v>
       </c>
       <c r="B109" t="s" s="0">
         <v>431</v>
       </c>
       <c r="C109" t="s" s="0">
         <v>432</v>
       </c>
       <c r="D109" t="s" s="0">
         <v>433</v>
       </c>
       <c r="E109" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="0">
         <v>434</v>
       </c>
       <c r="B110" t="s" s="0">
         <v>435</v>
       </c>
       <c r="C110" t="s" s="0">
         <v>436</v>
       </c>
       <c r="D110" t="s" s="0">
         <v>437</v>
       </c>
       <c r="E110" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s" s="0">
         <v>438</v>
       </c>
       <c r="B111" t="s" s="0">
         <v>439</v>
       </c>
       <c r="C111" t="s" s="0">
         <v>440</v>
       </c>
       <c r="D111" t="s" s="0">
         <v>441</v>
       </c>
       <c r="E111" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="0">
         <v>442</v>
       </c>
       <c r="B112" t="s" s="0">
         <v>443</v>
       </c>
       <c r="C112" t="s" s="0">
         <v>444</v>
       </c>
       <c r="D112" t="s" s="0">
         <v>445</v>
       </c>
       <c r="E112" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="0">
         <v>446</v>
       </c>
       <c r="B113" t="s" s="0">
         <v>447</v>
       </c>
       <c r="C113" t="s" s="0">
         <v>448</v>
       </c>
       <c r="D113" t="s" s="0">
         <v>449</v>
       </c>
       <c r="E113" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="0">
         <v>450</v>
       </c>
       <c r="B114" t="s" s="0">
         <v>451</v>
       </c>
       <c r="C114" t="s" s="0">
         <v>452</v>
       </c>
       <c r="D114" t="s" s="0">
         <v>453</v>
       </c>
       <c r="E114" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="0">
         <v>454</v>
       </c>
       <c r="B115" t="s" s="0">
         <v>455</v>
       </c>
       <c r="C115" t="s" s="0">
         <v>456</v>
       </c>
       <c r="D115" t="s" s="0">
         <v>457</v>
       </c>
       <c r="E115" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="0">
         <v>458</v>
       </c>
       <c r="B116" t="s" s="0">
         <v>459</v>
       </c>
       <c r="C116" t="s" s="0">
         <v>460</v>
       </c>
       <c r="D116" t="s" s="0">
         <v>461</v>
       </c>
       <c r="E116" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="0">
         <v>462</v>
       </c>
       <c r="B117" t="s" s="0">
         <v>463</v>
       </c>
       <c r="C117" t="s" s="0">
         <v>464</v>
       </c>
       <c r="D117" t="s" s="0">
         <v>465</v>
       </c>
       <c r="E117" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="0">
         <v>466</v>
       </c>
       <c r="B118" t="s" s="0">
         <v>467</v>
       </c>
       <c r="C118" t="s" s="0">
         <v>468</v>
       </c>
       <c r="D118" t="s" s="0">
         <v>469</v>
       </c>
       <c r="E118" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="0">
         <v>470</v>
       </c>
       <c r="B119" t="s" s="0">
         <v>471</v>
       </c>
       <c r="C119" t="s" s="0">
         <v>472</v>
       </c>
       <c r="D119" t="s" s="0">
         <v>473</v>
       </c>
       <c r="E119" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="0">
         <v>474</v>
       </c>
       <c r="B120" t="s" s="0">
         <v>475</v>
       </c>
       <c r="C120" t="s" s="0">
         <v>476</v>
       </c>
       <c r="D120" t="s" s="0">
         <v>477</v>
       </c>
       <c r="E120" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="0">
         <v>478</v>
       </c>
       <c r="B121" t="s" s="0">
         <v>479</v>
       </c>
       <c r="C121" t="s" s="0">
         <v>480</v>
       </c>
       <c r="D121" t="s" s="0">
         <v>481</v>
       </c>
       <c r="E121" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="0">
         <v>482</v>
       </c>
       <c r="B122" t="s" s="0">
         <v>483</v>
       </c>
       <c r="C122" t="s" s="0">
         <v>484</v>
       </c>
       <c r="D122" t="s" s="0">
         <v>485</v>
       </c>
       <c r="E122" t="s" s="0">
-        <v>393</v>
+        <v>417</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="0">
         <v>486</v>
       </c>
       <c r="B123" t="s" s="0">
         <v>487</v>
       </c>
       <c r="C123" t="s" s="0">
         <v>488</v>
       </c>
       <c r="D123" t="s" s="0">
         <v>489</v>
       </c>
       <c r="E123" t="s" s="0">
-        <v>490</v>
+        <v>417</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="0">
+        <v>490</v>
+      </c>
+      <c r="B124" t="s" s="0">
         <v>491</v>
       </c>
-      <c r="B124" t="s" s="0">
+      <c r="C124" t="s" s="0">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="D124" t="s" s="0">
         <v>493</v>
       </c>
       <c r="E124" t="s" s="0">
-        <v>490</v>
+        <v>417</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="0">
         <v>494</v>
       </c>
       <c r="B125" t="s" s="0">
         <v>495</v>
       </c>
       <c r="C125" t="s" s="0">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="D125" t="s" s="0">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E125" t="s" s="0">
-        <v>490</v>
+        <v>417</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s" s="0">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B126" t="s" s="0">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C126" t="s" s="0">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="D126" t="s" s="0">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E126" t="s" s="0">
-        <v>490</v>
+        <v>417</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="0">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B127" t="s" s="0">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C127" t="s" s="0">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="D127" t="s" s="0">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="E127" t="s" s="0">
-        <v>490</v>
+        <v>417</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s" s="0">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B128" t="s" s="0">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C128" t="s" s="0">
-        <v>488</v>
+        <v>508</v>
       </c>
       <c r="D128" t="s" s="0">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="E128" t="s" s="0">
-        <v>490</v>
+        <v>417</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="0">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B129" t="s" s="0">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C129" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D129" t="s" s="0">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="E129" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s" s="0">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="B130" t="s" s="0">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="C130" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D130" t="s" s="0">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="E130" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s" s="0">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="B131" t="s" s="0">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="C131" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D131" t="s" s="0">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="E131" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="0">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="B132" t="s" s="0">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C132" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D132" t="s" s="0">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="E132" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="0">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="B133" t="s" s="0">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C133" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D133" t="s" s="0">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="E133" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="0">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="B134" t="s" s="0">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C134" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D134" t="s" s="0">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="E134" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="0">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="B135" t="s" s="0">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="C135" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D135" t="s" s="0">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="E135" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="0">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="B136" t="s" s="0">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C136" t="s" s="0">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="D136" t="s" s="0">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="E136" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="0">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B137" t="s" s="0">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="C137" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D137" t="s" s="0">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="E137" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="0">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="B138" t="s" s="0">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="C138" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D138" t="s" s="0">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="E138" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s" s="0">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="B139" t="s" s="0">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C139" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D139" t="s" s="0">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="E139" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s" s="0">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B140" t="s" s="0">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C140" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D140" t="s" s="0">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="E140" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s" s="0">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B141" t="s" s="0">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="C141" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D141" t="s" s="0">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="E141" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s" s="0">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B142" t="s" s="0">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="C142" t="s" s="0">
-        <v>488</v>
+        <v>553</v>
       </c>
       <c r="D142" t="s" s="0">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E142" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s" s="0">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="B143" t="s" s="0">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="C143" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D143" t="s" s="0">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="E143" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s" s="0">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="B144" t="s" s="0">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="C144" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D144" t="s" s="0">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="E144" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s" s="0">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="B145" t="s" s="0">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="C145" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D145" t="s" s="0">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="E145" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s" s="0">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="B146" t="s" s="0">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="C146" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D146" t="s" s="0">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="E146" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s" s="0">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B147" t="s" s="0">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C147" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D147" t="s" s="0">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="E147" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s" s="0">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="B148" t="s" s="0">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="C148" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D148" t="s" s="0">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="E148" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s" s="0">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="B149" t="s" s="0">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="C149" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D149" t="s" s="0">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="E149" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s" s="0">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="B150" t="s" s="0">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C150" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D150" t="s" s="0">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="E150" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s" s="0">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="B151" t="s" s="0">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="C151" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D151" t="s" s="0">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="E151" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s" s="0">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="B152" t="s" s="0">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="C152" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D152" t="s" s="0">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="E152" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s" s="0">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="B153" t="s" s="0">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="C153" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D153" t="s" s="0">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="E153" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s" s="0">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="B154" t="s" s="0">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="C154" t="s" s="0">
-        <v>584</v>
+        <v>512</v>
       </c>
       <c r="D154" t="s" s="0">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="E154" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s" s="0">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="B155" t="s" s="0">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="C155" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D155" t="s" s="0">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="E155" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s" s="0">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B156" t="s" s="0">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="C156" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D156" t="s" s="0">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="E156" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s" s="0">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="B157" t="s" s="0">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="C157" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D157" t="s" s="0">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="E157" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s" s="0">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="B158" t="s" s="0">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="C158" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D158" t="s" s="0">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="E158" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s" s="0">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="B159" t="s" s="0">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="C159" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D159" t="s" s="0">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="E159" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s" s="0">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="B160" t="s" s="0">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="C160" t="s" s="0">
-        <v>488</v>
+        <v>608</v>
       </c>
       <c r="D160" t="s" s="0">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="E160" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s" s="0">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="B161" t="s" s="0">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="C161" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D161" t="s" s="0">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="E161" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s" s="0">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="B162" t="s" s="0">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="C162" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D162" t="s" s="0">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="E162" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s" s="0">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="B163" t="s" s="0">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C163" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D163" t="s" s="0">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="E163" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s" s="0">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="B164" t="s" s="0">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="C164" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D164" t="s" s="0">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="E164" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s" s="0">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B165" t="s" s="0">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C165" t="s" s="0">
-        <v>618</v>
+        <v>512</v>
       </c>
       <c r="D165" t="s" s="0">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="E165" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s" s="0">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B166" t="s" s="0">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="C166" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D166" t="s" s="0">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="E166" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s" s="0">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B167" t="s" s="0">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="C167" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D167" t="s" s="0">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="E167" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s" s="0">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B168" t="s" s="0">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="C168" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D168" t="s" s="0">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="E168" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s" s="0">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B169" t="s" s="0">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="C169" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D169" t="s" s="0">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="E169" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s" s="0">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B170" t="s" s="0">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="C170" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D170" t="s" s="0">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="E170" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s" s="0">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="B171" t="s" s="0">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="C171" t="s" s="0">
-        <v>488</v>
+        <v>642</v>
       </c>
       <c r="D171" t="s" s="0">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="E171" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s" s="0">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="B172" t="s" s="0">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="C172" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D172" t="s" s="0">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="E172" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s" s="0">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="B173" t="s" s="0">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="C173" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D173" t="s" s="0">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="E173" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s" s="0">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="B174" t="s" s="0">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="C174" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D174" t="s" s="0">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="E174" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s" s="0">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="B175" t="s" s="0">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="C175" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D175" t="s" s="0">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="E175" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s" s="0">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="B176" t="s" s="0">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="C176" t="s" s="0">
-        <v>652</v>
+        <v>512</v>
       </c>
       <c r="D176" t="s" s="0">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="E176" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s" s="0">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B177" t="s" s="0">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="C177" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D177" t="s" s="0">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="E177" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s" s="0">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B178" t="s" s="0">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="C178" t="s" s="0">
-        <v>659</v>
+        <v>512</v>
       </c>
       <c r="D178" t="s" s="0">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E178" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s" s="0">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B179" t="s" s="0">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="C179" t="s" s="0">
-        <v>488</v>
+        <v>667</v>
       </c>
       <c r="D179" t="s" s="0">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="E179" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s" s="0">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B180" t="s" s="0">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="C180" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D180" t="s" s="0">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="E180" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s" s="0">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="B181" t="s" s="0">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="C181" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D181" t="s" s="0">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="E181" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s" s="0">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="B182" t="s" s="0">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="C182" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D182" t="s" s="0">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E182" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s" s="0">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="B183" t="s" s="0">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="C183" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D183" t="s" s="0">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="E183" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s" s="0">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="B184" t="s" s="0">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="C184" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D184" t="s" s="0">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E184" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s" s="0">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="B185" t="s" s="0">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="C185" t="s" s="0">
-        <v>488</v>
+        <v>686</v>
       </c>
       <c r="D185" t="s" s="0">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="E185" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s" s="0">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="B186" t="s" s="0">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="C186" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D186" t="s" s="0">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="E186" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s" s="0">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="B187" t="s" s="0">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="C187" t="s" s="0">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="D187" t="s" s="0">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="E187" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s" s="0">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="B188" t="s" s="0">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="C188" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D188" t="s" s="0">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="E188" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s" s="0">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="B189" t="s" s="0">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="C189" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D189" t="s" s="0">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="E189" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s" s="0">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="B190" t="s" s="0">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="C190" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D190" t="s" s="0">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="E190" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s" s="0">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="B191" t="s" s="0">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="C191" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D191" t="s" s="0">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="E191" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s" s="0">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="B192" t="s" s="0">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="C192" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D192" t="s" s="0">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="E192" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s" s="0">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="B193" t="s" s="0">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="C193" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D193" t="s" s="0">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="E193" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s" s="0">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="B194" t="s" s="0">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="C194" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D194" t="s" s="0">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="E194" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s" s="0">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="B195" t="s" s="0">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="C195" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D195" t="s" s="0">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="E195" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s" s="0">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="B196" t="s" s="0">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="C196" t="s" s="0">
-        <v>488</v>
+        <v>721</v>
       </c>
       <c r="D196" t="s" s="0">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="E196" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s" s="0">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="B197" t="s" s="0">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="C197" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D197" t="s" s="0">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="E197" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s" s="0">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="B198" t="s" s="0">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="C198" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D198" t="s" s="0">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="E198" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s" s="0">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="B199" t="s" s="0">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="C199" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D199" t="s" s="0">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="E199" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s" s="0">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="B200" t="s" s="0">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="C200" t="s" s="0">
-        <v>727</v>
+        <v>512</v>
       </c>
       <c r="D200" t="s" s="0">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="E200" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s" s="0">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="B201" t="s" s="0">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="C201" t="s" s="0">
-        <v>727</v>
+        <v>512</v>
       </c>
       <c r="D201" t="s" s="0">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="E201" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s" s="0">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="B202" t="s" s="0">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="C202" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D202" t="s" s="0">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="E202" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s" s="0">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B203" t="s" s="0">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="C203" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D203" t="s" s="0">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="E203" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s" s="0">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="B204" t="s" s="0">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="C204" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D204" t="s" s="0">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="E204" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s" s="0">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="B205" t="s" s="0">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="C205" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D205" t="s" s="0">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="E205" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s" s="0">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="B206" t="s" s="0">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="C206" t="s" s="0">
-        <v>746</v>
+        <v>512</v>
       </c>
       <c r="D206" t="s" s="0">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="E206" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s" s="0">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="B207" t="s" s="0">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="C207" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D207" t="s" s="0">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="E207" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s" s="0">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="B208" t="s" s="0">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="C208" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D208" t="s" s="0">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="E208" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s" s="0">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="B209" t="s" s="0">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="C209" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D209" t="s" s="0">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="E209" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s" s="0">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="B210" t="s" s="0">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="C210" t="s" s="0">
-        <v>488</v>
+        <v>764</v>
       </c>
       <c r="D210" t="s" s="0">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="E210" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s" s="0">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B211" t="s" s="0">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C211" t="s" s="0">
-        <v>488</v>
+        <v>764</v>
       </c>
       <c r="D211" t="s" s="0">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="E211" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s" s="0">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="B212" t="s" s="0">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="C212" t="s" s="0">
-        <v>727</v>
+        <v>512</v>
       </c>
       <c r="D212" t="s" s="0">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="E212" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s" s="0">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="B213" t="s" s="0">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="C213" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D213" t="s" s="0">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="E213" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s" s="0">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="B214" t="s" s="0">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="C214" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D214" t="s" s="0">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="E214" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s" s="0">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="B215" t="s" s="0">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="C215" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D215" t="s" s="0">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="E215" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s" s="0">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="B216" t="s" s="0">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="C216" t="s" s="0">
-        <v>488</v>
+        <v>783</v>
       </c>
       <c r="D216" t="s" s="0">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="E216" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s" s="0">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="B217" t="s" s="0">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="C217" t="s" s="0">
-        <v>780</v>
+        <v>512</v>
       </c>
       <c r="D217" t="s" s="0">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="E217" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s" s="0">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="B218" t="s" s="0">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="C218" t="s" s="0">
-        <v>784</v>
+        <v>512</v>
       </c>
       <c r="D218" t="s" s="0">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="E218" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s" s="0">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="B219" t="s" s="0">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="C219" t="s" s="0">
-        <v>788</v>
+        <v>512</v>
       </c>
       <c r="D219" t="s" s="0">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="E219" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s" s="0">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="B220" t="s" s="0">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="C220" t="s" s="0">
-        <v>618</v>
+        <v>512</v>
       </c>
       <c r="D220" t="s" s="0">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="E220" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s" s="0">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B221" t="s" s="0">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C221" t="s" s="0">
-        <v>795</v>
+        <v>512</v>
       </c>
       <c r="D221" t="s" s="0">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="E221" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s" s="0">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B222" t="s" s="0">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C222" t="s" s="0">
-        <v>488</v>
+        <v>764</v>
       </c>
       <c r="D222" t="s" s="0">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="E222" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s" s="0">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B223" t="s" s="0">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C223" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D223" t="s" s="0">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="E223" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s" s="0">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="B224" t="s" s="0">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="C224" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D224" t="s" s="0">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="E224" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s" s="0">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="B225" t="s" s="0">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C225" t="s" s="0">
-        <v>488</v>
+        <v>667</v>
       </c>
       <c r="D225" t="s" s="0">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="E225" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s" s="0">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B226" t="s" s="0">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C226" t="s" s="0">
-        <v>811</v>
+        <v>512</v>
       </c>
       <c r="D226" t="s" s="0">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E226" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s" s="0">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B227" t="s" s="0">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C227" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D227" t="s" s="0">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E227" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s" s="0">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="B228" t="s" s="0">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="C228" t="s" s="0">
-        <v>488</v>
+        <v>820</v>
       </c>
       <c r="D228" t="s" s="0">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="E228" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s" s="0">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="B229" t="s" s="0">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C229" t="s" s="0">
-        <v>488</v>
+        <v>824</v>
       </c>
       <c r="D229" t="s" s="0">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="E229" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s" s="0">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="B230" t="s" s="0">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C230" t="s" s="0">
-        <v>488</v>
+        <v>828</v>
       </c>
       <c r="D230" t="s" s="0">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="E230" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s" s="0">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="B231" t="s" s="0">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C231" t="s" s="0">
-        <v>488</v>
+        <v>642</v>
       </c>
       <c r="D231" t="s" s="0">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="E231" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s" s="0">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B232" t="s" s="0">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C232" t="s" s="0">
-        <v>488</v>
+        <v>835</v>
       </c>
       <c r="D232" t="s" s="0">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="E232" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s" s="0">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="B233" t="s" s="0">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="C233" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D233" t="s" s="0">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="E233" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s" s="0">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="B234" t="s" s="0">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="C234" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D234" t="s" s="0">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="E234" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s" s="0">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="B235" t="s" s="0">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="C235" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D235" t="s" s="0">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="E235" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s" s="0">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="B236" t="s" s="0">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="C236" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D236" t="s" s="0">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="E236" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s" s="0">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="B237" t="s" s="0">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="C237" t="s" s="0">
-        <v>488</v>
+        <v>851</v>
       </c>
       <c r="D237" t="s" s="0">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="E237" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s" s="0">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="B238" t="s" s="0">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="C238" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D238" t="s" s="0">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="E238" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s" s="0">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="B239" t="s" s="0">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="C239" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D239" t="s" s="0">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="E239" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s" s="0">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="B240" t="s" s="0">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="C240" t="s" s="0">
-        <v>618</v>
+        <v>512</v>
       </c>
       <c r="D240" t="s" s="0">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="E240" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s" s="0">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="B241" t="s" s="0">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="C241" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D241" t="s" s="0">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="E241" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s" s="0">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="B242" t="s" s="0">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="C242" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D242" t="s" s="0">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="E242" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s" s="0">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="B243" t="s" s="0">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="C243" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D243" t="s" s="0">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="E243" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s" s="0">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="B244" t="s" s="0">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="C244" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D244" t="s" s="0">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="E244" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s" s="0">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="B245" t="s" s="0">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="C245" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D245" t="s" s="0">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="E245" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s" s="0">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="B246" t="s" s="0">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="C246" t="s" s="0">
-        <v>652</v>
+        <v>512</v>
       </c>
       <c r="D246" t="s" s="0">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="E246" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s" s="0">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="B247" t="s" s="0">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="C247" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D247" t="s" s="0">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="E247" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s" s="0">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="B248" t="s" s="0">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="C248" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D248" t="s" s="0">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="E248" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s" s="0">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="B249" t="s" s="0">
-        <v>880</v>
+        <v>887</v>
       </c>
       <c r="C249" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D249" t="s" s="0">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="E249" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s" s="0">
-        <v>882</v>
+        <v>889</v>
       </c>
       <c r="B250" t="s" s="0">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="C250" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D250" t="s" s="0">
-        <v>884</v>
+        <v>891</v>
       </c>
       <c r="E250" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s" s="0">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="B251" t="s" s="0">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="C251" t="s" s="0">
-        <v>488</v>
+        <v>642</v>
       </c>
       <c r="D251" t="s" s="0">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="E251" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s" s="0">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="B252" t="s" s="0">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="C252" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D252" t="s" s="0">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="E252" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s" s="0">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="B253" t="s" s="0">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="C253" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D253" t="s" s="0">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="E253" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s" s="0">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="B254" t="s" s="0">
-        <v>895</v>
+        <v>902</v>
       </c>
       <c r="C254" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D254" t="s" s="0">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="E254" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s" s="0">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="B255" t="s" s="0">
-        <v>898</v>
+        <v>905</v>
       </c>
       <c r="C255" t="s" s="0">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="D255" t="s" s="0">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="E255" t="s" s="0">
-        <v>490</v>
+        <v>514</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s" s="0">
-        <v>900</v>
+        <v>907</v>
       </c>
       <c r="B256" t="s" s="0">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="C256" t="s" s="0">
-        <v>902</v>
+        <v>512</v>
       </c>
       <c r="D256" t="s" s="0">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="E256" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s" s="0">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="B257" t="s" s="0">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="C257" t="s" s="0">
-        <v>907</v>
+        <v>686</v>
       </c>
       <c r="D257" t="s" s="0">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="E257" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s" s="0">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="B258" t="s" s="0">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="C258" t="s" s="0">
-        <v>911</v>
+        <v>512</v>
       </c>
       <c r="D258" t="s" s="0">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="E258" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s" s="0">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="B259" t="s" s="0">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="C259" t="s" s="0">
-        <v>915</v>
+        <v>512</v>
       </c>
       <c r="D259" t="s" s="0">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E259" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s" s="0">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="B260" t="s" s="0">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="C260" t="s" s="0">
-        <v>919</v>
+        <v>512</v>
       </c>
       <c r="D260" t="s" s="0">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="E260" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s" s="0">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B261" t="s" s="0">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C261" t="s" s="0">
-        <v>923</v>
+        <v>512</v>
       </c>
       <c r="D261" t="s" s="0">
         <v>924</v>
       </c>
       <c r="E261" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s" s="0">
         <v>925</v>
       </c>
       <c r="B262" t="s" s="0">
         <v>926</v>
       </c>
       <c r="C262" t="s" s="0">
+        <v>512</v>
+      </c>
+      <c r="D262" t="s" s="0">
         <v>927</v>
       </c>
-      <c r="D262" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E262" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s" s="0">
+        <v>928</v>
+      </c>
+      <c r="B263" t="s" s="0">
         <v>929</v>
       </c>
-      <c r="B263" t="s" s="0">
+      <c r="C263" t="s" s="0">
+        <v>512</v>
+      </c>
+      <c r="D263" t="s" s="0">
         <v>930</v>
       </c>
-      <c r="C263" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E263" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s" s="0">
+        <v>931</v>
+      </c>
+      <c r="B264" t="s" s="0">
+        <v>932</v>
+      </c>
+      <c r="C264" t="s" s="0">
+        <v>512</v>
+      </c>
+      <c r="D264" t="s" s="0">
         <v>933</v>
       </c>
-      <c r="B264" t="s" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="E264" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s" s="0">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="B265" t="s" s="0">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="C265" t="s" s="0">
-        <v>939</v>
+        <v>512</v>
       </c>
       <c r="D265" t="s" s="0">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="E265" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s" s="0">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="B266" t="s" s="0">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="C266" t="s" s="0">
-        <v>943</v>
+        <v>512</v>
       </c>
       <c r="D266" t="s" s="0">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="E266" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s" s="0">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="B267" t="s" s="0">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="C267" t="s" s="0">
-        <v>947</v>
+        <v>512</v>
       </c>
       <c r="D267" t="s" s="0">
-        <v>948</v>
+        <v>942</v>
       </c>
       <c r="E267" t="s" s="0">
-        <v>904</v>
+        <v>514</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s" s="0">
-        <v>949</v>
+        <v>943</v>
       </c>
       <c r="B268" t="s" s="0">
-        <v>950</v>
+        <v>944</v>
       </c>
       <c r="C268" t="s" s="0">
-        <v>951</v>
+        <v>945</v>
       </c>
       <c r="D268" t="s" s="0">
-        <v>952</v>
+        <v>946</v>
       </c>
       <c r="E268" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s" s="0">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="B269" t="s" s="0">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="C269" t="s" s="0">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="D269" t="s" s="0">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="E269" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s" s="0">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="B270" t="s" s="0">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="C270" t="s" s="0">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="D270" t="s" s="0">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="E270" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s" s="0">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="B271" t="s" s="0">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="C271" t="s" s="0">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="D271" t="s" s="0">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="E271" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s" s="0">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="B272" t="s" s="0">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="C272" t="s" s="0">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="D272" t="s" s="0">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="E272" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s" s="0">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="B273" t="s" s="0">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="C273" t="s" s="0">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="D273" t="s" s="0">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="E273" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s" s="0">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="B274" t="s" s="0">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="C274" t="s" s="0">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="D274" t="s" s="0">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="E274" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s" s="0">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="B275" t="s" s="0">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="C275" t="s" s="0">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="D275" t="s" s="0">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="E275" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s" s="0">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="B276" t="s" s="0">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="C276" t="s" s="0">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="D276" t="s" s="0">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="E276" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s" s="0">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="B277" t="s" s="0">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="C277" t="s" s="0">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="D277" t="s" s="0">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="E277" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s" s="0">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="B278" t="s" s="0">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="C278" t="s" s="0">
-        <v>7</v>
+        <v>986</v>
       </c>
       <c r="D278" t="s" s="0">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="E278" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s" s="0">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="B279" t="s" s="0">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="C279" t="s" s="0">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="D279" t="s" s="0">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="E279" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s" s="0">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="B280" t="s" s="0">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="C280" t="s" s="0">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="D280" t="s" s="0">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="E280" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s" s="0">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="B281" t="s" s="0">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="C281" t="s" s="0">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="D281" t="s" s="0">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="E281" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s" s="0">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="B282" t="s" s="0">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="C282" t="s" s="0">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="D282" t="s" s="0">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="E282" t="s" s="0">
-        <v>904</v>
+        <v>947</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s" s="0">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="B283" t="s" s="0">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="C283" t="s" s="0">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="D283" t="s" s="0">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="E283" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s" s="0">
-        <v>1013</v>
+        <v>1008</v>
       </c>
       <c r="B284" t="s" s="0">
-        <v>1014</v>
+        <v>1009</v>
       </c>
       <c r="C284" t="s" s="0">
-        <v>1015</v>
+        <v>1010</v>
       </c>
       <c r="D284" t="s" s="0">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="E284" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s" s="0">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c r="B285" t="s" s="0">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="C285" t="s" s="0">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c r="D285" t="s" s="0">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="E285" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s" s="0">
-        <v>1021</v>
+        <v>1016</v>
       </c>
       <c r="B286" t="s" s="0">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="C286" t="s" s="0">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="D286" t="s" s="0">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="E286" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s" s="0">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="B287" t="s" s="0">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="C287" t="s" s="0">
-        <v>7</v>
+        <v>1022</v>
       </c>
       <c r="D287" t="s" s="0">
-        <v>1027</v>
+        <v>1023</v>
       </c>
       <c r="E287" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s" s="0">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="B288" t="s" s="0">
-        <v>1029</v>
+        <v>1025</v>
       </c>
       <c r="C288" t="s" s="0">
-        <v>7</v>
+        <v>1026</v>
       </c>
       <c r="D288" t="s" s="0">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E288" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s" s="0">
+        <v>1028</v>
+      </c>
+      <c r="B289" t="s" s="0">
+        <v>1029</v>
+      </c>
+      <c r="C289" t="s" s="0">
+        <v>1030</v>
+      </c>
+      <c r="D289" t="s" s="0">
         <v>1031</v>
       </c>
-      <c r="B289" t="s" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="E289" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s" s="0">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="B290" t="s" s="0">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="C290" t="s" s="0">
         <v>7</v>
       </c>
       <c r="D290" t="s" s="0">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="E290" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s" s="0">
+        <v>1035</v>
+      </c>
+      <c r="B291" t="s" s="0">
+        <v>1036</v>
+      </c>
+      <c r="C291" t="s" s="0">
+        <v>1037</v>
+      </c>
+      <c r="D291" t="s" s="0">
         <v>1038</v>
       </c>
-      <c r="B291" t="s" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="E291" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s" s="0">
+        <v>1039</v>
+      </c>
+      <c r="B292" t="s" s="0">
+        <v>1040</v>
+      </c>
+      <c r="C292" t="s" s="0">
         <v>1041</v>
       </c>
-      <c r="B292" t="s" s="0">
+      <c r="D292" t="s" s="0">
         <v>1042</v>
       </c>
-      <c r="C292" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E292" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s" s="0">
+        <v>1043</v>
+      </c>
+      <c r="B293" t="s" s="0">
         <v>1044</v>
       </c>
-      <c r="B293" t="s" s="0">
+      <c r="C293" t="s" s="0">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D293" t="s" s="0">
         <v>1046</v>
       </c>
       <c r="E293" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s" s="0">
         <v>1047</v>
       </c>
       <c r="B294" t="s" s="0">
         <v>1048</v>
       </c>
       <c r="C294" t="s" s="0">
-        <v>7</v>
+        <v>1049</v>
       </c>
       <c r="D294" t="s" s="0">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="E294" t="s" s="0">
-        <v>1012</v>
+        <v>947</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s" s="0">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B295" t="s" s="0">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C295" t="s" s="0">
-        <v>7</v>
+        <v>1053</v>
       </c>
       <c r="D295" t="s" s="0">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E295" t="s" s="0">
-        <v>1053</v>
+        <v>947</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s" s="0">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B296" t="s" s="0">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C296" t="s" s="0">
-        <v>7</v>
+        <v>1057</v>
       </c>
       <c r="D296" t="s" s="0">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="E296" t="s" s="0">
-        <v>1053</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s" s="0">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="B297" t="s" s="0">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="C297" t="s" s="0">
+        <v>1062</v>
+      </c>
+      <c r="D297" t="s" s="0">
+        <v>1063</v>
+      </c>
+      <c r="E297" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s" s="0">
+        <v>1064</v>
+      </c>
+      <c r="B298" t="s" s="0">
+        <v>1065</v>
+      </c>
+      <c r="C298" t="s" s="0">
+        <v>1066</v>
+      </c>
+      <c r="D298" t="s" s="0">
+        <v>1067</v>
+      </c>
+      <c r="E298" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s" s="0">
+        <v>1068</v>
+      </c>
+      <c r="B299" t="s" s="0">
+        <v>1069</v>
+      </c>
+      <c r="C299" t="s" s="0">
+        <v>1070</v>
+      </c>
+      <c r="D299" t="s" s="0">
+        <v>1071</v>
+      </c>
+      <c r="E299" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s" s="0">
+        <v>1072</v>
+      </c>
+      <c r="B300" t="s" s="0">
+        <v>1073</v>
+      </c>
+      <c r="C300" t="s" s="0">
         <v>7</v>
       </c>
-      <c r="D297" t="s" s="0">
-[...3 lines deleted...]
-        <v>1053</v>
+      <c r="D300" t="s" s="0">
+        <v>1074</v>
+      </c>
+      <c r="E300" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s" s="0">
+        <v>1075</v>
+      </c>
+      <c r="B301" t="s" s="0">
+        <v>1076</v>
+      </c>
+      <c r="C301" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D301" t="s" s="0">
+        <v>1077</v>
+      </c>
+      <c r="E301" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s" s="0">
+        <v>1078</v>
+      </c>
+      <c r="B302" t="s" s="0">
+        <v>1079</v>
+      </c>
+      <c r="C302" t="s" s="0">
+        <v>1080</v>
+      </c>
+      <c r="D302" t="s" s="0">
+        <v>1081</v>
+      </c>
+      <c r="E302" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s" s="0">
+        <v>1082</v>
+      </c>
+      <c r="B303" t="s" s="0">
+        <v>1083</v>
+      </c>
+      <c r="C303" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D303" t="s" s="0">
+        <v>1084</v>
+      </c>
+      <c r="E303" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s" s="0">
+        <v>1085</v>
+      </c>
+      <c r="B304" t="s" s="0">
+        <v>1086</v>
+      </c>
+      <c r="C304" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D304" t="s" s="0">
+        <v>1087</v>
+      </c>
+      <c r="E304" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s" s="0">
+        <v>1088</v>
+      </c>
+      <c r="B305" t="s" s="0">
+        <v>1089</v>
+      </c>
+      <c r="C305" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D305" t="s" s="0">
+        <v>1090</v>
+      </c>
+      <c r="E305" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s" s="0">
+        <v>1091</v>
+      </c>
+      <c r="B306" t="s" s="0">
+        <v>1092</v>
+      </c>
+      <c r="C306" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D306" t="s" s="0">
+        <v>1093</v>
+      </c>
+      <c r="E306" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s" s="0">
+        <v>1094</v>
+      </c>
+      <c r="B307" t="s" s="0">
+        <v>1095</v>
+      </c>
+      <c r="C307" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D307" t="s" s="0">
+        <v>1096</v>
+      </c>
+      <c r="E307" t="s" s="0">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s" s="0">
+        <v>1097</v>
+      </c>
+      <c r="B308" t="s" s="0">
+        <v>1098</v>
+      </c>
+      <c r="C308" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D308" t="s" s="0">
+        <v>1099</v>
+      </c>
+      <c r="E308" t="s" s="0">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s" s="0">
+        <v>1101</v>
+      </c>
+      <c r="B309" t="s" s="0">
+        <v>1102</v>
+      </c>
+      <c r="C309" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D309" t="s" s="0">
+        <v>1099</v>
+      </c>
+      <c r="E309" t="s" s="0">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s" s="0">
+        <v>1103</v>
+      </c>
+      <c r="B310" t="s" s="0">
+        <v>1104</v>
+      </c>
+      <c r="C310" t="s" s="0">
+        <v>7</v>
+      </c>
+      <c r="D310" t="s" s="0">
+        <v>1099</v>
+      </c>
+      <c r="E310" t="s" s="0">
+        <v>1100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>